--- v0 (2026-02-13)
+++ v1 (2026-05-18)
@@ -6563,88 +6563,114 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00E4600D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
         <w:t>no máximo 60%</w:t>
       </w:r>
       <w:r w:rsidRPr="00E4600D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve"> podem corresponder a produções científicas superiores a 5 anos;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E4600D" w:rsidRPr="00E4600D" w:rsidRDefault="00E4600D" w:rsidP="00E4600D">
+    <w:p w:rsidR="00E4600D" w:rsidRPr="00E4600D" w:rsidRDefault="008A7B90" w:rsidP="00E4600D">
       <w:pPr>
         <w:pStyle w:val="PargrafodaLista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00E4600D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
-        <w:t>10% do total</w:t>
-      </w:r>
+        <w:t>no</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00E4600D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
+        <w:t xml:space="preserve"> máximo </w:t>
+      </w:r>
+      <w:r w:rsidR="00E4600D" w:rsidRPr="00E4600D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>10% do total</w:t>
+      </w:r>
+      <w:r w:rsidR="00E4600D" w:rsidRPr="00E4600D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
         <w:t xml:space="preserve"> de referências de própria autoria (para todos os autores), independentemente da temporalidade;</w:t>
       </w:r>
+      <w:bookmarkStart w:id="3" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:p w:rsidR="00E4600D" w:rsidRPr="00891A23" w:rsidRDefault="00E4600D" w:rsidP="00E4600D">
       <w:pPr>
         <w:pStyle w:val="Textodecomentrio"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00891A23">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>Para a melhor compreensão e visualização, a seguir são transcritos exemplos de referências de diversos tipos de materiais.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="009D7C2C" w:rsidRPr="00891A23" w:rsidRDefault="009D7C2C" w:rsidP="00885DF5">
       <w:pPr>
         <w:pStyle w:val="Textodecomentrio"/>
@@ -6652,52 +6678,50 @@
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="009D7C2C" w:rsidRPr="00891A23" w:rsidRDefault="009D7C2C" w:rsidP="004A779E">
       <w:pPr>
         <w:pStyle w:val="Textodecomentrio"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00891A23">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve">Exemplos: </w:t>
       </w:r>
-      <w:bookmarkStart w:id="3" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:p w:rsidR="00845B25" w:rsidRPr="00891A23" w:rsidRDefault="00845B25" w:rsidP="00845B25">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="RANGE!C12"/>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p w:rsidR="00845B25" w:rsidRPr="00845B25" w:rsidRDefault="00E5211B" w:rsidP="00845B25">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
@@ -8205,60 +8229,60 @@
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidR="00891A23">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> SAVEDATE  \@ "dd"  \* MERGEFORMAT </w:instrText>
       </w:r>
       <w:r w:rsidR="00891A23">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00E4600D">
+      <w:r w:rsidR="008A7B90">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
-        <w:t>17</w:t>
+        <w:t>27</w:t>
       </w:r>
       <w:r w:rsidR="00891A23">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00891A23">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve"> de</w:t>
       </w:r>
       <w:r w:rsidR="00E4600D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
@@ -9193,71 +9217,71 @@
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00081984" w:rsidRPr="00891A23" w:rsidSect="003F1390">
       <w:headerReference w:type="even" r:id="rId20"/>
       <w:headerReference w:type="default" r:id="rId21"/>
       <w:footerReference w:type="even" r:id="rId22"/>
       <w:footerReference w:type="default" r:id="rId23"/>
       <w:headerReference w:type="first" r:id="rId24"/>
       <w:footerReference w:type="first" r:id="rId25"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1418" w:right="1418" w:bottom="1134" w:left="1418" w:header="567" w:footer="567" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00545F74" w:rsidRDefault="00545F74" w:rsidP="00A071D2">
+    <w:p w:rsidR="009862DD" w:rsidRDefault="009862DD" w:rsidP="00A071D2">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00545F74" w:rsidRDefault="00545F74" w:rsidP="00A071D2">
+    <w:p w:rsidR="009862DD" w:rsidRDefault="009862DD" w:rsidP="00A071D2">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w:rsidR="00545F74" w:rsidRDefault="00545F74">
+    <w:p w:rsidR="009862DD" w:rsidRDefault="009862DD">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -9270,52 +9294,53 @@
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
+    <w:notTrueType/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Georgia">
     <w:panose1 w:val="02040502050405020303"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Bitstream Vera Sans">
     <w:altName w:val="Arial Unicode MS"/>
     <w:charset w:val="80"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="SimSun">
     <w:altName w:val="宋体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
@@ -9723,51 +9748,51 @@
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:b/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidRPr="00E03F30">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:b/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
         </w:r>
         <w:r w:rsidRPr="00E03F30">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:b/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00E17357">
+        <w:r w:rsidR="008A7B90">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:b/>
             <w:noProof/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:t>8</w:t>
         </w:r>
         <w:r w:rsidRPr="00E03F30">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:b/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
@@ -10191,51 +10216,51 @@
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:b/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidRPr="00E03F30">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:b/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
         </w:r>
         <w:r w:rsidRPr="00E03F30">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:b/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00E4600D">
+        <w:r w:rsidR="008A7B90">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:b/>
             <w:noProof/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:t>9</w:t>
         </w:r>
         <w:r w:rsidRPr="00E03F30">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:b/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
@@ -10384,51 +10409,51 @@
                   <w:szCs w:val="18"/>
                   <w:lang w:eastAsia="pt-BR"/>
                 </w:rPr>
                 <w:fldChar w:fldCharType="begin"/>
               </w:r>
               <w:r w:rsidRPr="001A4DBD">
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                   <w:bCs/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                   <w:lang w:eastAsia="pt-BR"/>
                 </w:rPr>
                 <w:instrText xml:space="preserve"> DATE  \@ "yyyy"  \* MERGEFORMAT </w:instrText>
               </w:r>
               <w:r w:rsidRPr="001A4DBD">
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                   <w:bCs/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                   <w:lang w:eastAsia="pt-BR"/>
                 </w:rPr>
                 <w:fldChar w:fldCharType="separate"/>
               </w:r>
-              <w:r w:rsidR="00E4600D">
+              <w:r w:rsidR="008A7B90">
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                   <w:bCs/>
                   <w:noProof/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                   <w:lang w:eastAsia="pt-BR"/>
                 </w:rPr>
                 <w:t>2026</w:t>
               </w:r>
               <w:r w:rsidRPr="001A4DBD">
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                   <w:bCs/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                   <w:lang w:eastAsia="pt-BR"/>
                 </w:rPr>
                 <w:fldChar w:fldCharType="end"/>
               </w:r>
               <w:r w:rsidRPr="001A4DBD">
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                   <w:color w:val="000000" w:themeColor="text1"/>
                   <w:sz w:val="18"/>
@@ -10459,51 +10484,51 @@
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                   <w:color w:val="000000" w:themeColor="text1"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:fldChar w:fldCharType="begin"/>
               </w:r>
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                   <w:color w:val="000000" w:themeColor="text1"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:instrText xml:space="preserve"> NUMPAGES  \# "0" \* Arabic  \* MERGEFORMAT </w:instrText>
               </w:r>
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                   <w:color w:val="000000" w:themeColor="text1"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:fldChar w:fldCharType="separate"/>
               </w:r>
-              <w:r w:rsidR="00E4600D">
+              <w:r w:rsidR="008A7B90">
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                   <w:noProof/>
                   <w:color w:val="000000" w:themeColor="text1"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:t>10</w:t>
               </w:r>
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                   <w:color w:val="000000" w:themeColor="text1"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:fldChar w:fldCharType="end"/>
               </w:r>
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                   <w:color w:val="000000" w:themeColor="text1"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
@@ -10535,51 +10560,51 @@
                   <w:szCs w:val="18"/>
                   <w:lang w:eastAsia="pt-BR"/>
                 </w:rPr>
                 <w:fldChar w:fldCharType="begin"/>
               </w:r>
               <w:r w:rsidRPr="001A4DBD">
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                   <w:bCs/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                   <w:lang w:eastAsia="pt-BR"/>
                 </w:rPr>
                 <w:instrText xml:space="preserve"> DATE  \@ "yyyy"  \* MERGEFORMAT </w:instrText>
               </w:r>
               <w:r w:rsidRPr="001A4DBD">
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                   <w:bCs/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                   <w:lang w:eastAsia="pt-BR"/>
                 </w:rPr>
                 <w:fldChar w:fldCharType="separate"/>
               </w:r>
-              <w:r w:rsidR="00E4600D">
+              <w:r w:rsidR="008A7B90">
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                   <w:bCs/>
                   <w:noProof/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                   <w:lang w:eastAsia="pt-BR"/>
                 </w:rPr>
                 <w:t>2026</w:t>
               </w:r>
               <w:r w:rsidRPr="001A4DBD">
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                   <w:bCs/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                   <w:lang w:eastAsia="pt-BR"/>
                 </w:rPr>
                 <w:fldChar w:fldCharType="end"/>
               </w:r>
               <w:r w:rsidRPr="00CA0716">
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                   <w:b/>
                   <w:bCs/>
@@ -10874,101 +10899,101 @@
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidRPr="00745E8F">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:b/>
             <w:color w:val="000000" w:themeColor="text1"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
         </w:r>
         <w:r w:rsidRPr="00745E8F">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:b/>
             <w:color w:val="000000" w:themeColor="text1"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00E4600D">
+        <w:r w:rsidR="008A7B90">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:b/>
             <w:noProof/>
             <w:color w:val="000000" w:themeColor="text1"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:t>1</w:t>
         </w:r>
         <w:r w:rsidRPr="00745E8F">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:b/>
             <w:color w:val="000000" w:themeColor="text1"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00545F74" w:rsidRDefault="00545F74" w:rsidP="00A071D2">
+    <w:p w:rsidR="009862DD" w:rsidRDefault="009862DD" w:rsidP="00A071D2">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00545F74" w:rsidRDefault="00545F74" w:rsidP="00A071D2">
+    <w:p w:rsidR="009862DD" w:rsidRDefault="009862DD" w:rsidP="00A071D2">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w:rsidR="00545F74" w:rsidRDefault="00545F74">
+    <w:p w:rsidR="009862DD" w:rsidRDefault="009862DD">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
     <w:p w:rsidR="008210F3" w:rsidRPr="00250924" w:rsidRDefault="008210F3" w:rsidP="009D7C2C">
       <w:pPr>
         <w:pStyle w:val="Textodenotaderodap"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AC4736">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00AC4736">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -11363,51 +11388,51 @@
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:numPicBullet w:numPicBulletId="0">
     <w:pict>
       <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
         <v:stroke joinstyle="miter"/>
         <v:formulas>
           <v:f eqn="if lineDrawn pixelLineWidth 0"/>
           <v:f eqn="sum @0 1 0"/>
           <v:f eqn="sum 0 0 @1"/>
           <v:f eqn="prod @2 1 2"/>
           <v:f eqn="prod @3 21600 pixelWidth"/>
           <v:f eqn="prod @3 21600 pixelHeight"/>
           <v:f eqn="sum @0 0 1"/>
           <v:f eqn="prod @6 1 2"/>
           <v:f eqn="prod @7 21600 pixelWidth"/>
           <v:f eqn="sum @8 21600 0"/>
           <v:f eqn="prod @7 21600 pixelHeight"/>
           <v:f eqn="sum @10 21600 0"/>
         </v:formulas>
         <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
         <o:lock v:ext="edit" aspectratio="t"/>
       </v:shapetype>
-      <v:shape id="_x0000_i1052" type="#_x0000_t75" style="width:168.45pt;height:168.45pt;visibility:visible" o:bullet="t">
+      <v:shape id="_x0000_i1029" type="#_x0000_t75" style="width:168.45pt;height:168.45pt;visibility:visible" o:bullet="t">
         <v:imagedata r:id="rId1" o:title=""/>
       </v:shape>
     </w:pict>
   </w:numPicBullet>
   <w:abstractNum w:abstractNumId="0">
     <w:nsid w:val="03DE7FF5"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="8F24FD00"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
@@ -15675,50 +15700,51 @@
     <w:rsid w:val="00262E52"/>
     <w:rsid w:val="002641DF"/>
     <w:rsid w:val="00275C1E"/>
     <w:rsid w:val="00276230"/>
     <w:rsid w:val="00281C2B"/>
     <w:rsid w:val="00281D46"/>
     <w:rsid w:val="002823A1"/>
     <w:rsid w:val="00283355"/>
     <w:rsid w:val="00285614"/>
     <w:rsid w:val="00287CEF"/>
     <w:rsid w:val="00290922"/>
     <w:rsid w:val="00291B63"/>
     <w:rsid w:val="00293FA0"/>
     <w:rsid w:val="00295CD4"/>
     <w:rsid w:val="00297A59"/>
     <w:rsid w:val="002B4259"/>
     <w:rsid w:val="002B4715"/>
     <w:rsid w:val="002B5FC5"/>
     <w:rsid w:val="002C2D5F"/>
     <w:rsid w:val="002C2E68"/>
     <w:rsid w:val="002C3FCD"/>
     <w:rsid w:val="002C69D7"/>
     <w:rsid w:val="002D1B55"/>
     <w:rsid w:val="002D2E72"/>
     <w:rsid w:val="002D393F"/>
+    <w:rsid w:val="002D4EC8"/>
     <w:rsid w:val="002D57AD"/>
     <w:rsid w:val="002E1772"/>
     <w:rsid w:val="002E5DC6"/>
     <w:rsid w:val="002F22EB"/>
     <w:rsid w:val="002F44CB"/>
     <w:rsid w:val="002F72A0"/>
     <w:rsid w:val="002F7EB4"/>
     <w:rsid w:val="003002A4"/>
     <w:rsid w:val="0031085F"/>
     <w:rsid w:val="00312587"/>
     <w:rsid w:val="0031771D"/>
     <w:rsid w:val="00321BD9"/>
     <w:rsid w:val="00322054"/>
     <w:rsid w:val="0033002D"/>
     <w:rsid w:val="00331819"/>
     <w:rsid w:val="00332D95"/>
     <w:rsid w:val="00333211"/>
     <w:rsid w:val="00333F50"/>
     <w:rsid w:val="0033785D"/>
     <w:rsid w:val="00340064"/>
     <w:rsid w:val="003407D3"/>
     <w:rsid w:val="0034505B"/>
     <w:rsid w:val="00346A6C"/>
     <w:rsid w:val="003503CC"/>
     <w:rsid w:val="003619D9"/>
@@ -15759,50 +15785,51 @@
     <w:rsid w:val="00411101"/>
     <w:rsid w:val="0041246A"/>
     <w:rsid w:val="004148F5"/>
     <w:rsid w:val="0041509C"/>
     <w:rsid w:val="00416BF7"/>
     <w:rsid w:val="0042284E"/>
     <w:rsid w:val="0042361D"/>
     <w:rsid w:val="00423C10"/>
     <w:rsid w:val="00430D74"/>
     <w:rsid w:val="004312E4"/>
     <w:rsid w:val="004336B9"/>
     <w:rsid w:val="0044260B"/>
     <w:rsid w:val="00445F1D"/>
     <w:rsid w:val="00446796"/>
     <w:rsid w:val="00451414"/>
     <w:rsid w:val="0045353F"/>
     <w:rsid w:val="00465725"/>
     <w:rsid w:val="0046644A"/>
     <w:rsid w:val="00470109"/>
     <w:rsid w:val="00472F92"/>
     <w:rsid w:val="0047358E"/>
     <w:rsid w:val="004741B7"/>
     <w:rsid w:val="0048045E"/>
     <w:rsid w:val="00480796"/>
     <w:rsid w:val="00487962"/>
+    <w:rsid w:val="004966FD"/>
     <w:rsid w:val="004A0ECC"/>
     <w:rsid w:val="004A3308"/>
     <w:rsid w:val="004A5078"/>
     <w:rsid w:val="004A779E"/>
     <w:rsid w:val="004B6CB6"/>
     <w:rsid w:val="004C075B"/>
     <w:rsid w:val="004C40DE"/>
     <w:rsid w:val="004C58F7"/>
     <w:rsid w:val="004D6C72"/>
     <w:rsid w:val="004E017E"/>
     <w:rsid w:val="004E1BDC"/>
     <w:rsid w:val="004E23C1"/>
     <w:rsid w:val="004E3A2E"/>
     <w:rsid w:val="004E48E9"/>
     <w:rsid w:val="004E56F5"/>
     <w:rsid w:val="004E6745"/>
     <w:rsid w:val="004E6A17"/>
     <w:rsid w:val="004E6EBA"/>
     <w:rsid w:val="004F16A9"/>
     <w:rsid w:val="004F7B54"/>
     <w:rsid w:val="005029E4"/>
     <w:rsid w:val="00503E48"/>
     <w:rsid w:val="005134A8"/>
     <w:rsid w:val="005209FF"/>
     <w:rsid w:val="00520F05"/>
@@ -15946,99 +15973,101 @@
     <w:rsid w:val="008261AB"/>
     <w:rsid w:val="00833D4D"/>
     <w:rsid w:val="0083558B"/>
     <w:rsid w:val="00836BDC"/>
     <w:rsid w:val="00840B25"/>
     <w:rsid w:val="0084399D"/>
     <w:rsid w:val="00844494"/>
     <w:rsid w:val="00845B25"/>
     <w:rsid w:val="00845BBD"/>
     <w:rsid w:val="008621D0"/>
     <w:rsid w:val="0086661B"/>
     <w:rsid w:val="00870B72"/>
     <w:rsid w:val="00870E9C"/>
     <w:rsid w:val="00871BB1"/>
     <w:rsid w:val="00873882"/>
     <w:rsid w:val="00873BCF"/>
     <w:rsid w:val="00875391"/>
     <w:rsid w:val="008817E1"/>
     <w:rsid w:val="00885DF5"/>
     <w:rsid w:val="00886049"/>
     <w:rsid w:val="00891A23"/>
     <w:rsid w:val="00893193"/>
     <w:rsid w:val="008A039A"/>
     <w:rsid w:val="008A404A"/>
     <w:rsid w:val="008A6ACC"/>
+    <w:rsid w:val="008A7B90"/>
     <w:rsid w:val="008C0EE4"/>
     <w:rsid w:val="008C11D2"/>
     <w:rsid w:val="008C1CC9"/>
     <w:rsid w:val="008C2176"/>
     <w:rsid w:val="008C718D"/>
     <w:rsid w:val="008D3BE1"/>
     <w:rsid w:val="008D3C6C"/>
     <w:rsid w:val="008D4AC7"/>
     <w:rsid w:val="008D550A"/>
     <w:rsid w:val="008E18E4"/>
     <w:rsid w:val="008E3E26"/>
     <w:rsid w:val="008E6DDE"/>
     <w:rsid w:val="008F169D"/>
     <w:rsid w:val="008F2A66"/>
     <w:rsid w:val="008F2AF9"/>
     <w:rsid w:val="008F5D0D"/>
     <w:rsid w:val="008F60D4"/>
     <w:rsid w:val="008F77AE"/>
     <w:rsid w:val="0090009C"/>
     <w:rsid w:val="00901F6C"/>
     <w:rsid w:val="00912F0F"/>
     <w:rsid w:val="00915A59"/>
     <w:rsid w:val="00916EC8"/>
     <w:rsid w:val="009177E0"/>
     <w:rsid w:val="00920DF5"/>
     <w:rsid w:val="009250BD"/>
     <w:rsid w:val="0093149F"/>
     <w:rsid w:val="00932FF4"/>
     <w:rsid w:val="009404D8"/>
     <w:rsid w:val="00941934"/>
     <w:rsid w:val="00943E65"/>
     <w:rsid w:val="00945CBA"/>
     <w:rsid w:val="00952CE6"/>
     <w:rsid w:val="00954F02"/>
     <w:rsid w:val="009605CF"/>
     <w:rsid w:val="00960A49"/>
     <w:rsid w:val="00962005"/>
     <w:rsid w:val="0096313D"/>
     <w:rsid w:val="009706DC"/>
     <w:rsid w:val="00970DA2"/>
     <w:rsid w:val="0097102C"/>
     <w:rsid w:val="00971AC0"/>
     <w:rsid w:val="00971BE8"/>
     <w:rsid w:val="00971D3D"/>
     <w:rsid w:val="009720E0"/>
     <w:rsid w:val="009737A0"/>
     <w:rsid w:val="0097393D"/>
     <w:rsid w:val="009844B1"/>
     <w:rsid w:val="00985F43"/>
+    <w:rsid w:val="009862DD"/>
     <w:rsid w:val="00987838"/>
     <w:rsid w:val="009901A4"/>
     <w:rsid w:val="00996A75"/>
     <w:rsid w:val="009A0FA2"/>
     <w:rsid w:val="009A5541"/>
     <w:rsid w:val="009A5C51"/>
     <w:rsid w:val="009A78B8"/>
     <w:rsid w:val="009B27E4"/>
     <w:rsid w:val="009B40AA"/>
     <w:rsid w:val="009C0FDD"/>
     <w:rsid w:val="009C3722"/>
     <w:rsid w:val="009C45B5"/>
     <w:rsid w:val="009D2963"/>
     <w:rsid w:val="009D3283"/>
     <w:rsid w:val="009D6755"/>
     <w:rsid w:val="009D6C67"/>
     <w:rsid w:val="009D7C2C"/>
     <w:rsid w:val="009E32E2"/>
     <w:rsid w:val="009E6640"/>
     <w:rsid w:val="009F1124"/>
     <w:rsid w:val="009F1DDA"/>
     <w:rsid w:val="009F2105"/>
     <w:rsid w:val="009F2AEF"/>
     <w:rsid w:val="009F592A"/>
     <w:rsid w:val="00A071D2"/>
@@ -16113,50 +16142,51 @@
     <w:rsid w:val="00B97733"/>
     <w:rsid w:val="00BA2707"/>
     <w:rsid w:val="00BB107E"/>
     <w:rsid w:val="00BB2CA3"/>
     <w:rsid w:val="00BC19B3"/>
     <w:rsid w:val="00BC1B18"/>
     <w:rsid w:val="00BC20C3"/>
     <w:rsid w:val="00BC5BE5"/>
     <w:rsid w:val="00BD5718"/>
     <w:rsid w:val="00BD659C"/>
     <w:rsid w:val="00BD70C8"/>
     <w:rsid w:val="00BD70E8"/>
     <w:rsid w:val="00BE2766"/>
     <w:rsid w:val="00BE6CC5"/>
     <w:rsid w:val="00BE78CF"/>
     <w:rsid w:val="00BF03E3"/>
     <w:rsid w:val="00BF0591"/>
     <w:rsid w:val="00BF07C2"/>
     <w:rsid w:val="00BF3591"/>
     <w:rsid w:val="00BF545A"/>
     <w:rsid w:val="00BF692D"/>
     <w:rsid w:val="00BF7752"/>
     <w:rsid w:val="00BF7F0B"/>
     <w:rsid w:val="00C009F8"/>
     <w:rsid w:val="00C05FD7"/>
+    <w:rsid w:val="00C07D50"/>
     <w:rsid w:val="00C1038F"/>
     <w:rsid w:val="00C12F84"/>
     <w:rsid w:val="00C1569E"/>
     <w:rsid w:val="00C22CE4"/>
     <w:rsid w:val="00C25BC1"/>
     <w:rsid w:val="00C27D7C"/>
     <w:rsid w:val="00C32E25"/>
     <w:rsid w:val="00C404BF"/>
     <w:rsid w:val="00C441D5"/>
     <w:rsid w:val="00C46373"/>
     <w:rsid w:val="00C6110F"/>
     <w:rsid w:val="00C67098"/>
     <w:rsid w:val="00C6781B"/>
     <w:rsid w:val="00C75356"/>
     <w:rsid w:val="00C75F7D"/>
     <w:rsid w:val="00C77F85"/>
     <w:rsid w:val="00C8273F"/>
     <w:rsid w:val="00C8424F"/>
     <w:rsid w:val="00C84D72"/>
     <w:rsid w:val="00C879CB"/>
     <w:rsid w:val="00C93A9C"/>
     <w:rsid w:val="00C94D8B"/>
     <w:rsid w:val="00C9629D"/>
     <w:rsid w:val="00CA0716"/>
     <w:rsid w:val="00CB0FBF"/>
@@ -16174,50 +16204,51 @@
     <w:rsid w:val="00CE3173"/>
     <w:rsid w:val="00CE39BD"/>
     <w:rsid w:val="00CE55A0"/>
     <w:rsid w:val="00CE5F55"/>
     <w:rsid w:val="00CE6CB4"/>
     <w:rsid w:val="00CE71DE"/>
     <w:rsid w:val="00CF4A69"/>
     <w:rsid w:val="00CF5C0F"/>
     <w:rsid w:val="00D00535"/>
     <w:rsid w:val="00D0560D"/>
     <w:rsid w:val="00D10051"/>
     <w:rsid w:val="00D10EFC"/>
     <w:rsid w:val="00D121E7"/>
     <w:rsid w:val="00D1300C"/>
     <w:rsid w:val="00D146A3"/>
     <w:rsid w:val="00D15D24"/>
     <w:rsid w:val="00D2192F"/>
     <w:rsid w:val="00D27D2B"/>
     <w:rsid w:val="00D32828"/>
     <w:rsid w:val="00D330EF"/>
     <w:rsid w:val="00D347DB"/>
     <w:rsid w:val="00D35760"/>
     <w:rsid w:val="00D4160F"/>
     <w:rsid w:val="00D55686"/>
     <w:rsid w:val="00D5631D"/>
+    <w:rsid w:val="00D6149D"/>
     <w:rsid w:val="00D61854"/>
     <w:rsid w:val="00D61D11"/>
     <w:rsid w:val="00D62BFF"/>
     <w:rsid w:val="00D62C41"/>
     <w:rsid w:val="00D63941"/>
     <w:rsid w:val="00D70C71"/>
     <w:rsid w:val="00D7174E"/>
     <w:rsid w:val="00D7588E"/>
     <w:rsid w:val="00D81279"/>
     <w:rsid w:val="00D86559"/>
     <w:rsid w:val="00D90F30"/>
     <w:rsid w:val="00D90F48"/>
     <w:rsid w:val="00D9444A"/>
     <w:rsid w:val="00DA657F"/>
     <w:rsid w:val="00DA7470"/>
     <w:rsid w:val="00DA7965"/>
     <w:rsid w:val="00DB0798"/>
     <w:rsid w:val="00DB0D10"/>
     <w:rsid w:val="00DB12A5"/>
     <w:rsid w:val="00DB241D"/>
     <w:rsid w:val="00DB5DB6"/>
     <w:rsid w:val="00DB6D40"/>
     <w:rsid w:val="00DB6D8A"/>
     <w:rsid w:val="00DC3A7C"/>
     <w:rsid w:val="00DC444B"/>
@@ -25731,76 +25762,76 @@
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <CoverPageProperties xmlns="http://schemas.microsoft.com/office/2006/coverPageProps">
   <PublishDate/>
   <Abstract/>
   <CompanyAddress/>
   <CompanyPhone/>
   <CompanyFax/>
   <CompanyEmail/>
 </CoverPageProperties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{55AF091B-3C7A-41E3-B477-F2FDAA23CFDA}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/coverPageProps"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5ABA01DD-BA55-43EE-9D81-BA64A4BE7934}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{35D4DEB6-D682-4A28-BBA9-3A6C44F62F45}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>10</Pages>
-  <Words>3245</Words>
-  <Characters>17529</Characters>
+  <Words>3247</Words>
+  <Characters>17537</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>146</Lines>
   <Paragraphs>41</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>20733</CharactersWithSpaces>
+  <CharactersWithSpaces>20743</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator/>
   <cp:lastModifiedBy/>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>