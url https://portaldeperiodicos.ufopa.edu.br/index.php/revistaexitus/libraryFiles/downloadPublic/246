--- v1 (2026-05-18)
+++ v2 (2026-06-08)
@@ -6625,52 +6625,50 @@
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve"> máximo </w:t>
       </w:r>
       <w:r w:rsidR="00E4600D" w:rsidRPr="00E4600D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
         <w:t>10% do total</w:t>
       </w:r>
       <w:r w:rsidR="00E4600D" w:rsidRPr="00E4600D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve"> de referências de própria autoria (para todos os autores), independentemente da temporalidade;</w:t>
       </w:r>
-      <w:bookmarkStart w:id="3" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:p w:rsidR="00E4600D" w:rsidRPr="00891A23" w:rsidRDefault="00E4600D" w:rsidP="00E4600D">
       <w:pPr>
         <w:pStyle w:val="Textodecomentrio"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00891A23">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>Para a melhor compreensão e visualização, a seguir são transcritos exemplos de referências de diversos tipos de materiais.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="009D7C2C" w:rsidRPr="00891A23" w:rsidRDefault="009D7C2C" w:rsidP="00885DF5">
       <w:pPr>
         <w:pStyle w:val="Textodecomentrio"/>
@@ -6691,52 +6689,52 @@
           <w:szCs w:val="24"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00891A23">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve">Exemplos: </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00845B25" w:rsidRPr="00891A23" w:rsidRDefault="00845B25" w:rsidP="00845B25">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="4" w:name="RANGE!C12"/>
-      <w:bookmarkEnd w:id="4"/>
+      <w:bookmarkStart w:id="3" w:name="RANGE!C12"/>
+      <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:p w:rsidR="00845B25" w:rsidRPr="00845B25" w:rsidRDefault="00E5211B" w:rsidP="00845B25">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00891A23">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
         <w:t>ARTIGOS</w:t>
@@ -8048,81 +8046,446 @@
         </w:rPr>
         <w:t>.:</w:t>
       </w:r>
       <w:r w:rsidRPr="00891A23">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve"> Todos os endereços de páginas na Internet (URLs) incluídos no texto devem obedecer à Lei de Direitos Autorais (LDA – Lei 9.610/1998).</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="004312E4" w:rsidRPr="004312E4" w:rsidRDefault="004312E4" w:rsidP="004312E4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="000503AA" w:rsidRPr="00891A23" w:rsidRDefault="000503AA" w:rsidP="004A779E">
+    <w:p w:rsidR="00F65564" w:rsidRDefault="00F65564" w:rsidP="004A779E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00891A23">
+    </w:p>
+    <w:p w:rsidR="00F65564" w:rsidRDefault="00F65564" w:rsidP="004A779E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...2 lines deleted...]
-      <w:r w:rsidR="00081984">
+      </w:pPr>
+      <w:r w:rsidRPr="00F65564">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>Após as referências, informar:</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Tabelacomgrade"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2376"/>
+        <w:gridCol w:w="1701"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00F65564" w:rsidTr="00F65564">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2376" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F65564" w:rsidRDefault="00F65564" w:rsidP="004A779E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F65564" w:rsidRDefault="00F65564" w:rsidP="00F65564">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pt-BR"/>
+              </w:rPr>
+              <w:t>Quantidade</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F65564" w:rsidTr="00F65564">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2376" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F65564" w:rsidRPr="00F65564" w:rsidRDefault="00F65564" w:rsidP="00F65564">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F65564">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pt-BR"/>
+              </w:rPr>
+              <w:t>Total de referências</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F65564" w:rsidRDefault="00F65564" w:rsidP="004A779E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F65564" w:rsidTr="00F65564">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2376" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F65564" w:rsidRPr="00F65564" w:rsidRDefault="00F65564" w:rsidP="00F65564">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F65564">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pt-BR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Últimos </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00F65564">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pt-BR"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00F65564">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pt-BR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> anos</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F65564" w:rsidRDefault="00F65564" w:rsidP="004A779E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F65564" w:rsidTr="00F65564">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2376" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F65564" w:rsidRPr="00F65564" w:rsidRDefault="00F65564" w:rsidP="00F65564">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F65564">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pt-BR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Superiores a </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00F65564">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pt-BR"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00F65564">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pt-BR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> anos</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F65564" w:rsidRDefault="00F65564" w:rsidP="004A779E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F65564" w:rsidTr="00F65564">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2376" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F65564" w:rsidRPr="00F65564" w:rsidRDefault="00F65564" w:rsidP="00F65564">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F65564">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pt-BR"/>
+              </w:rPr>
+              <w:t>Própria autoria</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F65564" w:rsidRDefault="00F65564" w:rsidP="004A779E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:bookmarkStart w:id="4" w:name="_GoBack"/>
+            <w:bookmarkEnd w:id="4"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w:rsidR="00F65564" w:rsidRDefault="00F65564" w:rsidP="004A779E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00F65564" w:rsidRDefault="00F65564" w:rsidP="004A779E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00F65564" w:rsidRDefault="00F65564" w:rsidP="004A779E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="000503AA" w:rsidRPr="00891A23" w:rsidRDefault="000503AA" w:rsidP="004A779E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00891A23">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>Histórico</w:t>
+      </w:r>
+      <w:r w:rsidR="00081984">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
         <w:t xml:space="preserve"> Editorial</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="000503AA" w:rsidRPr="00891A23" w:rsidRDefault="000503AA" w:rsidP="004A779E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00891A23">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve">Submetido: </w:t>
       </w:r>
@@ -8229,60 +8592,60 @@
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidR="00891A23">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> SAVEDATE  \@ "dd"  \* MERGEFORMAT </w:instrText>
       </w:r>
       <w:r w:rsidR="00891A23">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="008A7B90">
+      <w:r w:rsidR="00F65564">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
-        <w:t>27</w:t>
+        <w:t>14</w:t>
       </w:r>
       <w:r w:rsidR="00891A23">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00891A23">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve"> de</w:t>
       </w:r>
       <w:r w:rsidR="00E4600D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
@@ -9217,71 +9580,71 @@
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00081984" w:rsidRPr="00891A23" w:rsidSect="003F1390">
       <w:headerReference w:type="even" r:id="rId20"/>
       <w:headerReference w:type="default" r:id="rId21"/>
       <w:footerReference w:type="even" r:id="rId22"/>
       <w:footerReference w:type="default" r:id="rId23"/>
       <w:headerReference w:type="first" r:id="rId24"/>
       <w:footerReference w:type="first" r:id="rId25"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1418" w:right="1418" w:bottom="1134" w:left="1418" w:header="567" w:footer="567" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="009862DD" w:rsidRDefault="009862DD" w:rsidP="00A071D2">
+    <w:p w:rsidR="00D13E62" w:rsidRDefault="00D13E62" w:rsidP="00A071D2">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="009862DD" w:rsidRDefault="009862DD" w:rsidP="00A071D2">
+    <w:p w:rsidR="00D13E62" w:rsidRDefault="00D13E62" w:rsidP="00A071D2">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w:rsidR="009862DD" w:rsidRDefault="009862DD">
+    <w:p w:rsidR="00D13E62" w:rsidRDefault="00D13E62">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -9294,53 +9657,52 @@
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
-    <w:notTrueType/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Georgia">
     <w:panose1 w:val="02040502050405020303"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Bitstream Vera Sans">
     <w:altName w:val="Arial Unicode MS"/>
     <w:charset w:val="80"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="SimSun">
     <w:altName w:val="宋体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
@@ -9748,59 +10110,59 @@
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:b/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidRPr="00E03F30">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:b/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
         </w:r>
         <w:r w:rsidRPr="00E03F30">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:b/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="008A7B90">
+        <w:r w:rsidR="00F65564">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:b/>
             <w:noProof/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
-          <w:t>8</w:t>
+          <w:t>10</w:t>
         </w:r>
         <w:r w:rsidRPr="00E03F30">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:b/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:sdt>
     <w:sdtPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
@@ -10216,51 +10578,51 @@
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:b/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidRPr="00E03F30">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:b/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
         </w:r>
         <w:r w:rsidRPr="00E03F30">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:b/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="008A7B90">
+        <w:r w:rsidR="00F65564">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:b/>
             <w:noProof/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:t>9</w:t>
         </w:r>
         <w:r w:rsidRPr="00E03F30">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:b/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
@@ -10409,51 +10771,51 @@
                   <w:szCs w:val="18"/>
                   <w:lang w:eastAsia="pt-BR"/>
                 </w:rPr>
                 <w:fldChar w:fldCharType="begin"/>
               </w:r>
               <w:r w:rsidRPr="001A4DBD">
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                   <w:bCs/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                   <w:lang w:eastAsia="pt-BR"/>
                 </w:rPr>
                 <w:instrText xml:space="preserve"> DATE  \@ "yyyy"  \* MERGEFORMAT </w:instrText>
               </w:r>
               <w:r w:rsidRPr="001A4DBD">
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                   <w:bCs/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                   <w:lang w:eastAsia="pt-BR"/>
                 </w:rPr>
                 <w:fldChar w:fldCharType="separate"/>
               </w:r>
-              <w:r w:rsidR="008A7B90">
+              <w:r w:rsidR="00F65564">
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                   <w:bCs/>
                   <w:noProof/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                   <w:lang w:eastAsia="pt-BR"/>
                 </w:rPr>
                 <w:t>2026</w:t>
               </w:r>
               <w:r w:rsidRPr="001A4DBD">
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                   <w:bCs/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                   <w:lang w:eastAsia="pt-BR"/>
                 </w:rPr>
                 <w:fldChar w:fldCharType="end"/>
               </w:r>
               <w:r w:rsidRPr="001A4DBD">
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                   <w:color w:val="000000" w:themeColor="text1"/>
                   <w:sz w:val="18"/>
@@ -10484,51 +10846,51 @@
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                   <w:color w:val="000000" w:themeColor="text1"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:fldChar w:fldCharType="begin"/>
               </w:r>
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                   <w:color w:val="000000" w:themeColor="text1"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:instrText xml:space="preserve"> NUMPAGES  \# "0" \* Arabic  \* MERGEFORMAT </w:instrText>
               </w:r>
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                   <w:color w:val="000000" w:themeColor="text1"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:fldChar w:fldCharType="separate"/>
               </w:r>
-              <w:r w:rsidR="008A7B90">
+              <w:r w:rsidR="00F65564">
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                   <w:noProof/>
                   <w:color w:val="000000" w:themeColor="text1"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:t>10</w:t>
               </w:r>
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                   <w:color w:val="000000" w:themeColor="text1"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:fldChar w:fldCharType="end"/>
               </w:r>
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                   <w:color w:val="000000" w:themeColor="text1"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
@@ -10560,51 +10922,51 @@
                   <w:szCs w:val="18"/>
                   <w:lang w:eastAsia="pt-BR"/>
                 </w:rPr>
                 <w:fldChar w:fldCharType="begin"/>
               </w:r>
               <w:r w:rsidRPr="001A4DBD">
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                   <w:bCs/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                   <w:lang w:eastAsia="pt-BR"/>
                 </w:rPr>
                 <w:instrText xml:space="preserve"> DATE  \@ "yyyy"  \* MERGEFORMAT </w:instrText>
               </w:r>
               <w:r w:rsidRPr="001A4DBD">
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                   <w:bCs/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                   <w:lang w:eastAsia="pt-BR"/>
                 </w:rPr>
                 <w:fldChar w:fldCharType="separate"/>
               </w:r>
-              <w:r w:rsidR="008A7B90">
+              <w:r w:rsidR="00F65564">
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                   <w:bCs/>
                   <w:noProof/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                   <w:lang w:eastAsia="pt-BR"/>
                 </w:rPr>
                 <w:t>2026</w:t>
               </w:r>
               <w:r w:rsidRPr="001A4DBD">
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                   <w:bCs/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                   <w:lang w:eastAsia="pt-BR"/>
                 </w:rPr>
                 <w:fldChar w:fldCharType="end"/>
               </w:r>
               <w:r w:rsidRPr="00CA0716">
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                   <w:b/>
                   <w:bCs/>
@@ -10862,138 +11224,138 @@
                           <a:effectRef idx="0">
                             <a:schemeClr val="accent1"/>
                           </a:effectRef>
                           <a:fontRef idx="minor">
                             <a:schemeClr val="lt1"/>
                           </a:fontRef>
                         </wps:style>
                         <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                           <a:prstTxWarp prst="textNoShape">
                             <a:avLst/>
                           </a:prstTxWarp>
                           <a:noAutofit/>
                         </wps:bodyPr>
                       </wps:wsp>
                     </a:graphicData>
                   </a:graphic>
                   <wp14:sizeRelH relativeFrom="margin">
                     <wp14:pctWidth>0</wp14:pctWidth>
                   </wp14:sizeRelH>
                   <wp14:sizeRelV relativeFrom="margin">
                     <wp14:pctHeight>0</wp14:pctHeight>
                   </wp14:sizeRelV>
                 </wp:anchor>
               </w:drawing>
             </mc:Choice>
-            <mc:Fallback xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex">
+            <mc:Fallback xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex">
               <w:pict>
                 <v:rect w14:anchorId="3824695E" id="Rectángulo 11" o:spid="_x0000_s1026" style="position:absolute;margin-left:432.45pt;margin-top:1pt;width:31.6pt;height:26.25pt;z-index:-251625472;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCgeX0EngIAALkFAAAOAAAAZHJzL2Uyb0RvYy54bWysVM1u2zAMvg/YOwi6r3bSdN2COEXQosOA&#10;oi3aDj0rshQLkERNUuJkb7Nn2YuVkh33Z8EGDPNBlkTyI/mJ5OxsazTZCB8U2IqOjkpKhOVQK7uq&#10;6LeHyw+fKAmR2ZppsKKiOxHo2fz9u1nrpmIMDehaeIIgNkxbV9EmRjctisAbYVg4AicsCiV4wyIe&#10;/aqoPWsR3ehiXJYfixZ87TxwEQLeXnRCOs/4Ugoeb6QMIhJdUYwt5tXndZnWYj5j05VnrlG8D4P9&#10;QxSGKYtOB6gLFhlZe/UblFHcQwAZjziYAqRUXOQcMJtR+Sab+4Y5kXNBcoIbaAr/D5Zfb249UTW+&#10;3YgSywy+0R2y9uunXa01ELxFiloXpqh57259fwq4TflupTfpj5mQbaZ1N9AqtpFwvJyUo+Mxks9R&#10;dIzf6UnCLJ6NnQ/xiwBD0qaiHv1nMtnmKsROda+SfAXQqr5UWudDqhRxrj3ZMHzj5SoHjOCvtLQl&#10;LaY4Pi3LjPxKmIvtLxAIqC0GnZjocs+7uNMiRaHtnZBII2Y77hy8DotxLmwcdaKG1aKL9qTErydj&#10;iCJTkwETssQ8B+we4DB2R1Svn0xFrv/BuM/8T8aDRfYMNg7GRlnwhzLTmFXvudPfk9RRk1haQr3D&#10;IvPQdV9w/FLhQ1+xEG+Zx3bD2sAREm9wkRrwoaDfUdKA/3HoPuljF6CUkhbbt6Lh+5p5QYn+arE/&#10;Po8mk9Tv+TA5OU31519Kli8ldm3OAasHWwCjy9ukH/V+Kz2YR5w0i+QVRcxy9F1RHv3+cB67sYKz&#10;iovFIqthjzsWr+y94wk8sZoK+WH7yLzrqz1im1zDvtXZ9E3Rd7rJ0sJiHUGq3BHPvPZ843zIhdPP&#10;sjSAXp6z1vPEnT8BAAD//wMAUEsDBBQABgAIAAAAIQB7IZES3wAAAAgBAAAPAAAAZHJzL2Rvd25y&#10;ZXYueG1sTI9PS8NAFMTvgt9heYI3u2loaxKzKSKKCB5qK7THbfblD2bfhuwmjd/e50mPwwwzv8m3&#10;s+3EhINvHSlYLiIQSKUzLdUKPg8vdwkIHzQZ3TlCBd/oYVtcX+U6M+5CHzjtQy24hHymFTQh9JmU&#10;vmzQar9wPRJ7lRusDiyHWppBX7jcdjKOoo20uiVeaHSPTw2WX/vRKjhV+vXw/ObfZRVPVdruxmN1&#10;Pyp1ezM/PoAIOIe/MPziMzoUzHR2IxkvOgXJZpVyVEHMl9hP42QJ4qxgvVqDLHL5/0DxAwAA//8D&#10;AFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9U&#10;eXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9y&#10;ZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAKB5fQSeAgAAuQUAAA4AAAAAAAAAAAAAAAAALgIAAGRy&#10;cy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHshkRLfAAAACAEAAA8AAAAAAAAAAAAAAAAA+AQA&#10;AGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAEBgAAAAA=&#10;" fillcolor="white [3212]" strokecolor="white [3212]" strokeweight="1pt"/>
               </w:pict>
             </mc:Fallback>
           </mc:AlternateContent>
         </w:r>
         <w:r w:rsidRPr="00745E8F">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:b/>
             <w:color w:val="000000" w:themeColor="text1"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidRPr="00745E8F">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:b/>
             <w:color w:val="000000" w:themeColor="text1"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
         </w:r>
         <w:r w:rsidRPr="00745E8F">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:b/>
             <w:color w:val="000000" w:themeColor="text1"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="008A7B90">
+        <w:r w:rsidR="00F65564">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:b/>
             <w:noProof/>
             <w:color w:val="000000" w:themeColor="text1"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:t>1</w:t>
         </w:r>
         <w:r w:rsidRPr="00745E8F">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:b/>
             <w:color w:val="000000" w:themeColor="text1"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="009862DD" w:rsidRDefault="009862DD" w:rsidP="00A071D2">
+    <w:p w:rsidR="00D13E62" w:rsidRDefault="00D13E62" w:rsidP="00A071D2">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="009862DD" w:rsidRDefault="009862DD" w:rsidP="00A071D2">
+    <w:p w:rsidR="00D13E62" w:rsidRDefault="00D13E62" w:rsidP="00A071D2">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w:rsidR="009862DD" w:rsidRDefault="009862DD">
+    <w:p w:rsidR="00D13E62" w:rsidRDefault="00D13E62">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
     <w:p w:rsidR="008210F3" w:rsidRPr="00250924" w:rsidRDefault="008210F3" w:rsidP="009D7C2C">
       <w:pPr>
         <w:pStyle w:val="Textodenotaderodap"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AC4736">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00AC4736">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -11354,85 +11716,85 @@
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="lt1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex">
+        <mc:Fallback xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex">
           <w:pict>
             <v:rect w14:anchorId="6C0029E0" id="Retângulo 7" o:spid="_x0000_s1026" style="position:absolute;margin-left:-86.45pt;margin-top:-142.1pt;width:614.7pt;height:153.45pt;z-index:-251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC01kA7fQIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6r3aytE2COkXWosOA&#10;oi3WDj0rshQbkEWNUuJkXz9KdpyuLXYYloNCieQj+Uzy4nLXGLZV6GuwBR+d5JwpK6Gs7brgP55u&#10;Pk0580HYUhiwquB75fnl4uOHi9bN1RgqMKVCRiDWz1tX8CoEN88yLyvVCH8CTllSasBGBLriOitR&#10;tITemGyc52dZC1g6BKm8p9frTskXCV9rJcO91l4FZgpOuYV0YjpX8cwWF2K+RuGqWvZpiH/IohG1&#10;paAD1LUIgm2wfgPV1BLBgw4nEpoMtK6lSjVQNaP8VTWPlXAq1ULkeDfQ5P8frLzbProHJBpa5+ee&#10;xFjFTmMT/yk/tktk7Qey1C4wSY/n0/xslp9xJkk3mk2ms8k40pkd3R368FVBw6JQcKSvkUgS21sf&#10;OtODSYzmwdTlTW1MuuB6dWWQbUX8cl8m088H9D/MjI3GFqJbhxhfsmMxSQp7o6Kdsd+VZnVJ6Y9T&#10;JqnP1BBHSKlsGHWqSpSqC3+a06+vbfBIlSbAiKwp/oDdA8QefovdZdnbR1eV2nRwzv+WWOc8eKTI&#10;YMPg3NQW8D0AQ1X1kTv7A0kdNZGlFZT7B2QI3ZB4J29q+m63wocHgTQVND806eGeDm2gLTj0EmcV&#10;4K/33qM9NStpOWtpygruf24EKs7MN0ttPBtNJnEs02Vyej6mC77UrF5q7Ka5AmqHEe0UJ5MY7YM5&#10;iBqheaaFsIxRSSWspNgFlwEPl6vQTT+tFKmWy2RGo+hEuLWPTkbwyGrsy6fds0DXN2+gvr+Dw0SK&#10;+ase7myjp4XlJoCuU4Mfee35pjFOjdOvnLgnXt6T1XExLn4DAAD//wMAUEsDBBQABgAIAAAAIQCp&#10;UCiW4QAAAA0BAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BTsMwEEX3SNzBGiQ2qLXj0qQNcSpAgqwJ&#10;SN268ZCExnZku2m4Pe6q7GY0T3/eL3azHsiEzvfWCEiWDAiaxqretAK+Pt8WGyA+SKPkYA0K+EUP&#10;u/L2ppC5smfzgVMdWhJDjM+lgC6EMafUNx1q6Zd2RBNv39ZpGeLqWqqcPMdwPVDOWEq17E380MkR&#10;XztsjvVJCzhmU1Kl44N+4azeV/K9cj+rlRD3d/PzE5CAc7jCcNGP6lBGp4M9GeXJIGCRZHwb2Tjx&#10;zSMHcmHYOl0DOQjgPANaFvR/i/IPAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMA&#10;AAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YA&#10;AACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAtNZAO30C&#10;AABgBQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAqVAo&#10;luEAAAANAQAADwAAAAAAAAAAAAAAAADXBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAA&#10;AOUFAAAAAA==&#10;" fillcolor="#0b4832" stroked="f" strokeweight="1pt"/>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:numPicBullet w:numPicBulletId="0">
     <w:pict>
       <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
         <v:stroke joinstyle="miter"/>
         <v:formulas>
           <v:f eqn="if lineDrawn pixelLineWidth 0"/>
           <v:f eqn="sum @0 1 0"/>
           <v:f eqn="sum 0 0 @1"/>
           <v:f eqn="prod @2 1 2"/>
           <v:f eqn="prod @3 21600 pixelWidth"/>
           <v:f eqn="prod @3 21600 pixelHeight"/>
           <v:f eqn="sum @0 0 1"/>
           <v:f eqn="prod @6 1 2"/>
           <v:f eqn="prod @7 21600 pixelWidth"/>
           <v:f eqn="sum @8 21600 0"/>
           <v:f eqn="prod @7 21600 pixelHeight"/>
           <v:f eqn="sum @10 21600 0"/>
         </v:formulas>
         <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
         <o:lock v:ext="edit" aspectratio="t"/>
       </v:shapetype>
-      <v:shape id="_x0000_i1029" type="#_x0000_t75" style="width:168.45pt;height:168.45pt;visibility:visible" o:bullet="t">
+      <v:shape id="_x0000_i1034" type="#_x0000_t75" style="width:168.45pt;height:168.45pt;visibility:visible" o:bullet="t">
         <v:imagedata r:id="rId1" o:title=""/>
       </v:shape>
     </w:pict>
   </w:numPicBullet>
   <w:abstractNum w:abstractNumId="0">
     <w:nsid w:val="03DE7FF5"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="8F24FD00"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
@@ -16193,50 +16555,51 @@
     <w:rsid w:val="00CB4BC1"/>
     <w:rsid w:val="00CB54A3"/>
     <w:rsid w:val="00CC2921"/>
     <w:rsid w:val="00CC52CD"/>
     <w:rsid w:val="00CC6015"/>
     <w:rsid w:val="00CC675D"/>
     <w:rsid w:val="00CD2161"/>
     <w:rsid w:val="00CD2612"/>
     <w:rsid w:val="00CD415E"/>
     <w:rsid w:val="00CE0913"/>
     <w:rsid w:val="00CE316A"/>
     <w:rsid w:val="00CE3173"/>
     <w:rsid w:val="00CE39BD"/>
     <w:rsid w:val="00CE55A0"/>
     <w:rsid w:val="00CE5F55"/>
     <w:rsid w:val="00CE6CB4"/>
     <w:rsid w:val="00CE71DE"/>
     <w:rsid w:val="00CF4A69"/>
     <w:rsid w:val="00CF5C0F"/>
     <w:rsid w:val="00D00535"/>
     <w:rsid w:val="00D0560D"/>
     <w:rsid w:val="00D10051"/>
     <w:rsid w:val="00D10EFC"/>
     <w:rsid w:val="00D121E7"/>
     <w:rsid w:val="00D1300C"/>
+    <w:rsid w:val="00D13E62"/>
     <w:rsid w:val="00D146A3"/>
     <w:rsid w:val="00D15D24"/>
     <w:rsid w:val="00D2192F"/>
     <w:rsid w:val="00D27D2B"/>
     <w:rsid w:val="00D32828"/>
     <w:rsid w:val="00D330EF"/>
     <w:rsid w:val="00D347DB"/>
     <w:rsid w:val="00D35760"/>
     <w:rsid w:val="00D4160F"/>
     <w:rsid w:val="00D55686"/>
     <w:rsid w:val="00D5631D"/>
     <w:rsid w:val="00D6149D"/>
     <w:rsid w:val="00D61854"/>
     <w:rsid w:val="00D61D11"/>
     <w:rsid w:val="00D62BFF"/>
     <w:rsid w:val="00D62C41"/>
     <w:rsid w:val="00D63941"/>
     <w:rsid w:val="00D70C71"/>
     <w:rsid w:val="00D7174E"/>
     <w:rsid w:val="00D7588E"/>
     <w:rsid w:val="00D81279"/>
     <w:rsid w:val="00D86559"/>
     <w:rsid w:val="00D90F30"/>
     <w:rsid w:val="00D90F48"/>
     <w:rsid w:val="00D9444A"/>
@@ -16309,50 +16672,51 @@
     <w:rsid w:val="00EE44B4"/>
     <w:rsid w:val="00EE5A37"/>
     <w:rsid w:val="00EF0E42"/>
     <w:rsid w:val="00EF268C"/>
     <w:rsid w:val="00EF377C"/>
     <w:rsid w:val="00EF59B7"/>
     <w:rsid w:val="00F01DB4"/>
     <w:rsid w:val="00F04E8B"/>
     <w:rsid w:val="00F0510B"/>
     <w:rsid w:val="00F11040"/>
     <w:rsid w:val="00F12DFE"/>
     <w:rsid w:val="00F13404"/>
     <w:rsid w:val="00F16DCE"/>
     <w:rsid w:val="00F20332"/>
     <w:rsid w:val="00F2330D"/>
     <w:rsid w:val="00F31F6B"/>
     <w:rsid w:val="00F3451A"/>
     <w:rsid w:val="00F4187F"/>
     <w:rsid w:val="00F46AF4"/>
     <w:rsid w:val="00F47A95"/>
     <w:rsid w:val="00F47C84"/>
     <w:rsid w:val="00F5291B"/>
     <w:rsid w:val="00F53595"/>
     <w:rsid w:val="00F56597"/>
     <w:rsid w:val="00F64D19"/>
+    <w:rsid w:val="00F65564"/>
     <w:rsid w:val="00F66EFD"/>
     <w:rsid w:val="00F67302"/>
     <w:rsid w:val="00F73214"/>
     <w:rsid w:val="00F80FB3"/>
     <w:rsid w:val="00F87F94"/>
     <w:rsid w:val="00F9074F"/>
     <w:rsid w:val="00F955A7"/>
     <w:rsid w:val="00F97B6B"/>
     <w:rsid w:val="00FA0D0D"/>
     <w:rsid w:val="00FA56F8"/>
     <w:rsid w:val="00FA7D22"/>
     <w:rsid w:val="00FB476E"/>
     <w:rsid w:val="00FB6597"/>
     <w:rsid w:val="00FC003D"/>
     <w:rsid w:val="00FC336A"/>
     <w:rsid w:val="00FD1E8F"/>
     <w:rsid w:val="00FD3ABF"/>
     <w:rsid w:val="00FE6D58"/>
     <w:rsid w:val="00FE7914"/>
     <w:rsid w:val="00FF18BA"/>
     <w:rsid w:val="00FF24A4"/>
     <w:rsid w:val="00FF591E"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
@@ -25724,114 +26088,114 @@
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" xmlns="" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns="" xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <CoverPageProperties xmlns="http://schemas.microsoft.com/office/2006/coverPageProps">
   <PublishDate/>
   <Abstract/>
   <CompanyAddress/>
   <CompanyPhone/>
   <CompanyFax/>
   <CompanyEmail/>
 </CoverPageProperties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{55AF091B-3C7A-41E3-B477-F2FDAA23CFDA}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/coverPageProps"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{35D4DEB6-D682-4A28-BBA9-3A6C44F62F45}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D7F18A59-EC65-4AD6-862D-2333EC6D7ED4}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>10</Pages>
-  <Words>3247</Words>
-  <Characters>17537</Characters>
+  <Words>3267</Words>
+  <Characters>17645</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>146</Lines>
+  <Lines>147</Lines>
   <Paragraphs>41</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>20743</CharactersWithSpaces>
+  <CharactersWithSpaces>20871</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator/>
   <cp:lastModifiedBy/>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>